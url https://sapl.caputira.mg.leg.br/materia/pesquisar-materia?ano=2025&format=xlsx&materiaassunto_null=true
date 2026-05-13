--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -54,1447 +54,1447 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinaria</t>
   </si>
   <si>
     <t>Edgar Geraldo de Araujo</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/44/projeto_de_lei_01-2025_1.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/44/projeto_de_lei_01-2025_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/</t>
+    <t>http://sapl.caputira.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_de_lei_03-25.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_de_lei_03-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/179/pl_-refis_2025_murilo.doc</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/179/pl_-refis_2025_murilo.doc</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL 2025- REFIS, NO MUNICÍPIO DE CAPUTIRA/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/182/pl_05-2025_-_sistema__municipal_de_cultura.doc</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/182/pl_05-2025_-_sistema__municipal_de_cultura.doc</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DE CAPUTIRA, O CONSELHO MUNICIPAL DO PATRIMÔNIO HISTÓRICO E POLÍTICA CULTURAL, O FUNDO MUNICIPAL DE CULTURA, SEUS DEMAIS COMPONENTES E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_loa_2026_caputira_completo_com_os_anexos.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_loa_2026_caputira_completo_com_os_anexos.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAPUTIRA PARA O EXERCÍCIO FINANCEIRO DE 2026</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_ppa_2026-2029_caputira_completo_com_os_anexos.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_ppa_2026-2029_caputira_completo_com_os_anexos.pdf</t>
   </si>
   <si>
     <t>Dispões sobre o Plano Plurianual para o Quadriênio de 2026-2029, e contém outras providências.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_08.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_08.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AUTORIZAÇÃO AO EXECUTIVO MUNICIPAL PARA AQUISIÇÃO DE ÁREA LOCALIZADA NO LUGAR DENOMINADO CÓRREGO TIOLA, AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ESPECIAIS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/144/plc_03-25.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/144/plc_03-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO DE VENCIMENTO DOS SERVIDOS DA EDUCAÇÃO E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_de_lei_complementar_04-25.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_de_lei_complementar_04-25.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DE SECRETARIA MUNICIPAL EXTINGUE DEPARTAMENTO E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Luiz Alves de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/146/pr_01-25.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/146/pr_01-25.pdf</t>
   </si>
   <si>
     <t>Cria a Ouvidoria Legislativa da Câmara Municipal de Caputira e dispõe sobre suas atribuições e dá outras providências.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_resolucao_02.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_resolucao_02.pdf</t>
   </si>
   <si>
     <t>“Aprova o Orçamento da Câmara Municipal de Caputira (MG), para o exercício financeiro de 2026 .”</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/203/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/203/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Câmara Municipal de Caputira a conceder Homenagem no ano de 2025 aos Professores da Rede Municipal e Estadual de Ensino de Caputira/MG.”</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>MÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Samuel</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/164/mocao_de_aplausos_luisa.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/164/mocao_de_aplausos_luisa.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a jovem Luisa Rodrigues de Freitas.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/54/img787.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/54/img787.pdf</t>
   </si>
   <si>
     <t>Providencie a limpeza das margens, e posterior operação tapa_x000D_
 buracos, bem como limpeza das canaletas da Rodovia Nico_x000D_
 Veloso Caputira/MG.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Luiz</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/55/img785.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/55/img785.pdf</t>
   </si>
   <si>
     <t>- Afastamento da rede elétrica na Rua Joaquim Pereira,_x000D_
 no. 41, próximo a residência da Sra. Claudineia Aparecida da Costa,_x000D_
 bairro Carrinho.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/67/epson_scan20250604_16284345.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/67/epson_scan20250604_16284345.pdf</t>
   </si>
   <si>
     <t>Construção de quebra-molas.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Robson</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/68/epson_scan20250604_16244512.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/68/epson_scan20250604_16244512.pdf</t>
   </si>
   <si>
     <t>Informações sobre medicamentos( relação de fornecimentos e falta).</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Rita</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/69/epson_scan20250604_16271729.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/69/epson_scan20250604_16271729.pdf</t>
   </si>
   <si>
     <t>Informações sobre ônibus universitário.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/70/epson_scan20250604_16263855.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/70/epson_scan20250604_16263855.pdf</t>
   </si>
   <si>
     <t>Instalação de transformador.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Horácio</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/71/epson_scan20250604_16295936.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/71/epson_scan20250604_16295936.pdf</t>
   </si>
   <si>
     <t>Providências para quedas e oscilações de energia.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/79/epson_scan20250604_16441251.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/79/epson_scan20250604_16441251.pdf</t>
   </si>
   <si>
     <t>Lista de funcionários do município.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/80/epson_scan20250604_16445074.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/80/epson_scan20250604_16445074.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos sobre a situação de obras do município.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/81/epson_scan20250604_16452583.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/81/epson_scan20250604_16452583.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos sobre obra paralisada em Pirapetinga.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/90/epson_scan20250604_16490332.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/90/epson_scan20250604_16490332.pdf</t>
   </si>
   <si>
     <t>Despesas com o Carnaval/2025.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/91/epson_scan20250604_16493824.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/91/epson_scan20250604_16493824.pdf</t>
   </si>
   <si>
     <t>Relatório de receitas e despesas do município de janeiro/2025 até a presente data.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Antônio</t>
   </si>
   <si>
     <t>Colocação de postes com Lâmpada e braço.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/93/epson_scan20250604_16531801.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/93/epson_scan20250604_16531801.pdf</t>
   </si>
   <si>
     <t>Poda das arvores às margens da Rodovia Nico Veloso.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/94/epson_scan20250604_16542623.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/94/epson_scan20250604_16542623.pdf</t>
   </si>
   <si>
     <t>à COPASA, informações sobre a falta de água no bairro Belvedere e outros.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/95/epson_scan20250604_16535321.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/95/epson_scan20250604_16535321.pdf</t>
   </si>
   <si>
     <t>Fiscalização das obras da cidade e vistoria em ônibus escolar linha Cachoeira.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Ueliton</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/96/epson_scan20250604_16475260.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/96/epson_scan20250604_16475260.pdf</t>
   </si>
   <si>
     <t>Ao DER, construção de quebra-molas, km 11 da Rodovia Nico Veloso.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/103/epson_scan20250604_16572189.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/103/epson_scan20250604_16572189.pdf</t>
   </si>
   <si>
     <t>Fiscalização na fábrica de tripas, localizada no Povoado de Pirapetinga.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Braúlio</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/104/epson_scan20250604_16590830.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/104/epson_scan20250604_16590830.pdf</t>
   </si>
   <si>
     <t>Informações sobre a rede de água tratável, na Vila Geraldo Pedro,</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/112/epson_scan20250604_17025792.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/112/epson_scan20250604_17025792.pdf</t>
   </si>
   <si>
     <t>Ampliação do horário de atendimento no escritório da COPASA.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/113/epson_scan20250604_17051875.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/113/epson_scan20250604_17051875.pdf</t>
   </si>
   <si>
     <t>Informações e documentação referente ao lixão/aterro sanitário de uso do município.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/114/epson_scan20250604_17055386.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/114/epson_scan20250604_17055386.pdf</t>
   </si>
   <si>
     <t>Apresentação de informações sobre o PGR e LTCAT.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/115/epson_scan20250604_17070390.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/115/epson_scan20250604_17070390.pdf</t>
   </si>
   <si>
     <t>A ENERGISA- informações sobre as constantes quedas de energia nos Córregos Crispim e Espírito Santo.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/122/epson_scan20250604_17143682.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/122/epson_scan20250604_17143682.pdf</t>
   </si>
   <si>
     <t>Limpeza das margens da Rodovia Nico Veloso e operação tapa-buracos.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/123/epson_scan20250604_17151206.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/123/epson_scan20250604_17151206.pdf</t>
   </si>
   <si>
     <t>Cobertura dos pontos de embarque da linha Caputira X Manhuaçu, no trecho de Caputira à São Pedro do Avaí.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/124/epson_scan20250604_17102848.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/124/epson_scan20250604_17102848.pdf</t>
   </si>
   <si>
     <t>À ENERGISA providências quanto às constantes quedas de energia. no Córrego dos Lopes.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/125/epson_scan20250604_17140069.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/125/epson_scan20250604_17140069.pdf</t>
   </si>
   <si>
     <t>Informações quanto aos animais abandonados nas vias públicas</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/130/epson_scan20250604_17212476.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/130/epson_scan20250604_17212476.pdf</t>
   </si>
   <si>
     <t>Ao deputado Paulo Abi-Ackel, informações sobre recursos para pavimentação asfáltica de Pirapetinga.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/131/epson_scan20250604_17201556.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/131/epson_scan20250604_17201556.pdf</t>
   </si>
   <si>
     <t>À ENERGISA informações sobre queda de energia no Córrego São Domingos.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/132/epson_scan20250604_17194070.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/132/epson_scan20250604_17194070.pdf</t>
   </si>
   <si>
     <t>Relação de despesas com a Feira Gastronômica e Campeonato de Parapente, ocorrido no início de maio/2025.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Vistoria de 2 postes de energia na saída de Caputira, sentido à Cachoeira.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Relatório de gastos com materiais de construção no ano de 2025.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Relatório de despesas com serviços de máquinas de terraplanagem terceirizadas.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/151/epson_scan20250630_14022191.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/151/epson_scan20250630_14022191.pdf</t>
   </si>
   <si>
     <t>Solicitação à ENERGISA de mudança do tipo de rede de energia elétrica do Córrego da Prata para trifásica.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/152/epson_scan20250630_14033074.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/152/epson_scan20250630_14033074.pdf</t>
   </si>
   <si>
     <t>Ao Departamento de Meio Ambiente, solicitação de relação de atividades previstas para o ano de 2025.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/153/epson_scan20250630_14040732.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/153/epson_scan20250630_14040732.pdf</t>
   </si>
   <si>
     <t>Ao Departamento de Esportes, relação de atividades previstas e realizadas no exercício de 2025.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/159/epson_scan20250821_14270289.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/159/epson_scan20250821_14270289.pdf</t>
   </si>
   <si>
     <t>A Viação Rio Doce para que proceda a substituição do ônibus que faz a linha Caputira X Manhuaçu.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/160/epson_scan20250821_14274315.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/160/epson_scan20250821_14274315.pdf</t>
   </si>
   <si>
     <t>Solicitando da ENERGISA S/A e Prefeitura Municipal a regularização do fornecimento de energia no loteamento Barra Pernambuco.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/165/img884.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/165/img884.pdf</t>
   </si>
   <si>
     <t>Relatório de custos da festa 63º aniversário de Caputira.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/166/img885.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/166/img885.pdf</t>
   </si>
   <si>
     <t>Relatório de ações realizadas até o momento, projetos e planejamento do Departamento de Cultura para o ano de 2025.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/167/img886.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/167/img886.pdf</t>
   </si>
   <si>
     <t>Relatório de ações desenvolvidas até o momento, projetos e atividades da Secretaria de Agricultura para o ano de 2025.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/168/req_42.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/168/req_42.pdf</t>
   </si>
   <si>
     <t>Relatório de ações realizadas até a presente data, projetos e atividades previstas pelo Setor de Comunicação para o ano de 2025.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/181/req._43.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/181/req._43.pdf</t>
   </si>
   <si>
     <t>Solicita relação de dias, turnos e horários de plantão dos médicos no Centro de Saúde.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/177/img907.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/177/img907.pdf</t>
   </si>
   <si>
     <t>Que preste informações detalhadas sobre a obra de restauração do chafariz localizado na Praça Padre Joaquim de Castro, no centro desta cidade.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Júlio</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/193/req-45.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/193/req-45.pdf</t>
   </si>
   <si>
     <t>Apresente a esta Casa Legislativa um relatório completo sobre atuação da (EMATER) no município de Caputira no exercício de 2025, incluindo atividades desenvolvidas, a discriminação dos gastos mensais arcado pelo Município, valores repassados à entidade por meio de convênio, bem como a forma de aplicação dos recursos públicos destinados à sua manutenção e funcionamento.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/194/req-46.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/194/req-46.pdf</t>
   </si>
   <si>
     <t>Lista completa de condutores, motoristas e operadores de máquinas e veículos de pequeno e grande porte vinculados à Secretaria e ao município de Caputira, contendo as respectivas categorias de Habilitação (CNH) que autorizam a condução dos referidos veículos.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/195/req-47.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/195/req-47.pdf</t>
   </si>
   <si>
     <t>Relatório completo e detalhado de todos os gastos com combustíveis realizados no âmbito do município, acompanhada das respectivas notas fiscais e das placas dos veículos abastecidos, no exercício de 2025.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/196/req-48.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/196/req-48.pdf</t>
   </si>
   <si>
     <t>Esclarecimento acerca da construção da Escola Ildeu Araújo Dutra, realizado por meio do ‘’Projeto Mãos Dadas’’, requerendo para tanto, a apresentação dos custos detalhados da referida construção, a justificativa para o atraso em sua  conclusão, bem como a data prevista para sua entrega .</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/197/req-49.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/197/req-49.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado a esta Casa Legislativa o mapa atualizado da zona urbana do município, contendo todas as suas demarcações geográficas detalhadas.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/198/req-50.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/198/req-50.pdf</t>
   </si>
   <si>
     <t>a)	A Pavimentação asfáltica da estrada que liga Caputira ao Povoado de Pirapetinga;_x000D_
 b)	A destinação de uma moto niveladora(patrol) para atender as necessidades de infraestrutura de nosso município.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/199/req-51.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/199/req-51.pdf</t>
   </si>
   <si>
     <t>a)	A destinação de recursos, por meio de emenda parlamentar ou outro mecanismo disponível, para o calçamento dos morros localizados na zona rural do município de Caputira;_x000D_
 b)	Para que interceda junto ao Governo Federal e aos órgãos competentes para que seja viabilizado o enquadramento do município de Caputira no programa ‘’Minha Casa Minha Vida – PAC 2’’.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/208/req-52.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/208/req-52.pdf</t>
   </si>
   <si>
     <t>Solicita à COPASA - Companhia de Saneamento de Minas Gerais a implantação da rede de abastecimento de água na Rua Amazonita.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/209/req-53.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/209/req-53.pdf</t>
   </si>
   <si>
     <t>•	Providencie Termo de Convênio para implantação da Delegacia Especializada de Atendimento à Mulher (DEAM) no município de Caputira/MG.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/222/req._54.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/222/req._54.pdf</t>
   </si>
   <si>
     <t>A cópia integral dos contratos de todos os servidores contratados que atuam na área da saúde do Município.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/223/req._55.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/223/req._55.pdf</t>
   </si>
   <si>
     <t>Solicita do RPPS Regime Público de Previdência Social de Caputira, que apresente a esta Casa Legislativa informações sobre as finanças, repasses, parcelamentos, reparcelamentos do regime.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/224/req._56.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/224/req._56.pdf</t>
   </si>
   <si>
     <t>Disponibilização de uma ambulância UTI móvel, para atender a saúde de Caputira. Ao Zé Laviola.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/235/req-57.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/235/req-57.pdf</t>
   </si>
   <si>
     <t>Disponibilização de dois veículos para atender as demandas da área da saúde das comunidades de São Caetano e Pirapetinga.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/236/req-58.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/236/req-58.pdf</t>
   </si>
   <si>
     <t>Comprovante atualizado de limpeza e higienização das caixas d' agua, e laudo técnico do tratamento da agua, referentes as Escolas, Creches municipais,_x000D_
 Unidades de Estratégias de Saúde da Familiar(ESF), e no Centro de Saúde municipal.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/237/req-59.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/237/req-59.pdf</t>
   </si>
   <si>
     <t>Apresente a esta Casa Legislativa um relatório completo e detalhado contendo todos os gastos realizados no ano corrente com alugueis de imóveis.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/238/req-60.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/238/req-60.pdf</t>
   </si>
   <si>
     <t>A instalação de um transformador na Rua Treze de Maio, Centro, de Caputira.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/239/req-61.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/239/req-61.pdf</t>
   </si>
   <si>
     <t>A destinação de recursos financeiros para a instalação de postes de iluminação publica no trecho da Rodovia Estadual ``Nico Veloso" que margeia a área próxima ao povoado de São Caetano.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/240/req-62.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/240/req-62.pdf</t>
   </si>
   <si>
     <t>COPASA - Companhia de Saneamento de Minas Gerais para que apresente esclarecimentos acerca da falta de abastecimento de agua recorrente no bairro Belvedere.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/48/img786.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/48/img786.pdf</t>
   </si>
   <si>
     <t>a- A reforma da ponte situada no C6rrego Barra Pernambuco,_x000D_
 Próximo a propriedade Sra. Neiva;_x000D_
 b- Instalação de placa de sinalização para carga e descarga na_x000D_
 Rua José Geraldo Sobreira, próximo a agropecuária do Sr._x000D_
 Vanderlei.</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/49/img783.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/49/img783.pdf</t>
   </si>
   <si>
     <t>a- A Regularização de cargo de técnicos de enfermagem;_x000D_
 b- Ajuste na remuneração dos agentes comunitários de_x000D_
 saúde(ACS) e os agentes de Combate as endemias (ACE);_x000D_
 Calçamento do morro da Bucaina no Córrego Boa Sorte_x000D_
 próximo a chegada de Pirapetinga;_x000D_
 Calçamento do morro no Córrego Vista Alegre próximo a_x000D_
 resid6ncia do Sr. Perci</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/46/img778.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/46/img778.pdf</t>
   </si>
   <si>
     <t>a- Colocação de poste de luz na Praca João Muniz em frente a_x000D_
 Capela Vel6rio;_x000D_
 b- Colocac5o de poste de luz na Praça Jardineiro Pedro_x000D_
 Euz6bio;_x000D_
 c- A extensão da rede elétrica e instalação de Iluminação_x000D_
 pública na Rua Jo5o Jacob Emerick</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/47/img779.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/50/img781.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/47/img779.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/50/img781.pdf</t>
   </si>
   <si>
     <t>a- A implantação de placas de proibido estacionar no trecho final_x000D_
 da Rua Inácio Pedroso, saída para a avenida principal lado_x000D_
 esquerdo de quem entra na rua;_x000D_
 b- Urn limite de horário de funcionamento da quadra_x000D_
 poliesportiva Raimundo Vidal, sendo o limite de no máximo_x000D_
 22:00 (vinte e duas) horas</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/51/img782.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/51/img782.pdf</t>
   </si>
   <si>
     <t>A iluminação da Rua 84, que liga a Rua Farmacêutico Juca_x000D_
 Dutra ao bairro Belvedere.</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/52/img788.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/52/img788.pdf</t>
   </si>
   <si>
     <t>a- Calçamento do morro do C6rrego Sapucaia;_x000D_
 b- Em caráter de urgência, a realização de um concurso público_x000D_
 Municipal</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/53/img784.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/53/img784.pdf</t>
   </si>
   <si>
     <t>A construção de um vestiário, bem como a colocação de um_x000D_
 alambrado no Campo de futebol no Povoado de Pirapetinga.</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/56/img784.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/56/img784.pdf</t>
   </si>
   <si>
     <t>A construção de um vestiário, bem como a coloca€ao de um_x000D_
 alambrado no Campo de futebol no Povoado de Pirapetinga.</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/57/epson_scan20250604_16291995.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/57/epson_scan20250604_16291995.pdf</t>
   </si>
   <si>
     <t>Instalação de câmeras de monitoramento;_x000D_
 Instalação de lixeiras na cidade e povoados,</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/58/epson_scan20250604_16213184.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/58/epson_scan20250604_16213184.pdf</t>
   </si>
   <si>
     <t>Instalação de cobertura no ESF de Pirapetinga e outros.</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/59/epson_scan20250604_16240661.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/59/epson_scan20250604_16240661.pdf</t>
   </si>
   <si>
     <t>Reajuste dos servidores municipais.</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/60/epson_scan20250604_16232813.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/60/epson_scan20250604_16232813.pdf</t>
   </si>
   <si>
     <t>Extensão da rede elétrica e instalação de iluminação pública.</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/61/epson_scan20250604_16224961.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/61/epson_scan20250604_16224961.pdf</t>
   </si>
   <si>
     <t>Reforma do vestiário dos campos de futebol de São Caetano e Costa Oliveira.</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/62/epson_scan20250604_16260041.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/62/epson_scan20250604_16260041.pdf</t>
   </si>
   <si>
     <t>Melhorias para os servidores de obras (bebedouro, uniformes e pgto de insalubridade).</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/63/epson_scan20250604_16252283.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/63/epson_scan20250604_16252283.pdf</t>
   </si>
   <si>
     <t>Contratação de monitores para ônibus escolares.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/64/epson_scan20250604_16303687.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/64/epson_scan20250604_16303687.pdf</t>
   </si>
   <si>
     <t>Construção de guarnição Militar.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/65/epson_scan20250604_16280096.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/65/epson_scan20250604_16280096.pdf</t>
   </si>
   <si>
     <t>Recuperação da área doada à antiga TELEMIG.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/66/epson_scan20250604_16221269.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/66/epson_scan20250604_16221269.pdf</t>
   </si>
   <si>
     <t>Substituição de rede de esgoto e cascalhamento.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/72/epson_scan20250604_16460470.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/72/epson_scan20250604_16460470.pdf</t>
   </si>
   <si>
     <t>Cobertura de quadras e construção de quebra-molas.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/73/epson_scan20250604_16425877.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/73/epson_scan20250604_16425877.pdf</t>
   </si>
   <si>
     <t>Construção de Unidade de atendimento Médico Assistencial.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/74/epson_scan20250604_16433795.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/74/epson_scan20250604_16433795.pdf</t>
   </si>
   <si>
     <t>Reforma da Rodoviária Brandy Silva Pedroso.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/75/epson_scan20250604_16402811.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/75/epson_scan20250604_16402811.pdf</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/76/epson_scan20250604_16410677.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/76/epson_scan20250604_16410677.pdf</t>
   </si>
   <si>
     <t>Extensão da rede elétrica.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/77/epson_scan20250604_16414324.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/77/epson_scan20250604_16414324.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos, reforma do banheiro público e fiscalização de ambulantes.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/78/epson_scan20250604_16422195.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/78/epson_scan20250604_16422195.pdf</t>
   </si>
   <si>
     <t>Reforma e ampliação de bueiros.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/82/epson_scan20250604_16553434.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/82/epson_scan20250604_16553434.pdf</t>
   </si>
   <si>
     <t>Colocação de 2 postes; instalação de câmeras de monitoramento e construção de lixeiras.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/83/epson_scan20250604_16524307.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/83/epson_scan20250604_16524307.pdf</t>
   </si>
   <si>
     <t>Iluminação da Vila Geraldo Pedro e do estádio municipal Gladinor Calixto.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/84/epson_scan20250604_16482856.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/84/epson_scan20250604_16482856.pdf</t>
   </si>
   <si>
     <t>Instalação de torre de telefonia celular em São Caetano.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/85/epson_scan20250604_16501284.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/85/epson_scan20250604_16501284.pdf</t>
   </si>
   <si>
     <t>Construção de corrimão nas pontes da Zona Rural.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/86/epson_scan20250604_16504851.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/86/epson_scan20250604_16504851.pdf</t>
   </si>
   <si>
     <t>Construção de caixas de lixo apropriadas nas comunidades que ainda não possuem.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/87/epson_scan20250604_16512461.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/87/epson_scan20250604_16512461.pdf</t>
   </si>
   <si>
     <t>Colocação de placas de proibido jogar lixo nas margens da Rodovia Nico Veloso.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Construção de banheiro;_x000D_
 Instalação de telas no alambrado; _x000D_
 Recolhimento de lixo;_x000D_
 Patrolamento e abertura de estrada.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/89/epson_scan20250604_16550145.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/89/epson_scan20250604_16550145.pdf</t>
   </si>
   <si>
     <t>Contratação de médico plantonista;_x000D_
 Abertura de estrada;_x000D_
 Reforma da Escola M. Inês Araújo Dutra;_x000D_
 Retirada de veículos abandonados das ruas.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/97/epson_scan20250604_17005016.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/97/epson_scan20250604_17005016.pdf</t>
   </si>
   <si>
     <t>Construção de lixeiras;_x000D_
 Instalação de ESF no córrego Sucanga;</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/98/epson_scan20250604_17012402.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/98/epson_scan20250604_17012402.pdf</t>
   </si>
   <si>
     <t>Criação de base descentralizada do SAMU.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/99/epson_scan20250604_16594316.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/99/epson_scan20250604_16594316.pdf</t>
   </si>
   <si>
     <t>Construção de bueiro, quebra-molas e patrolamento.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/100/epson_scan20250604_17001692.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/100/epson_scan20250604_17001692.pdf</t>
   </si>
   <si>
     <t>Construção/reforma de meio-fio e limpeza das margens das estradas rurais.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/101/epson_scan20250604_16583299.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/101/epson_scan20250604_16583299.pdf</t>
   </si>
   <si>
     <t>Construção de quebra-molas e limpeza do curso de água.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/102/epson_scan20250604_16575585.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/102/epson_scan20250604_16575585.pdf</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/105/epson_scan20250604_17033471.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/105/epson_scan20250604_17033471.pdf</t>
   </si>
   <si>
     <t>Patrolamento com colocação de saibro._x000D_
 Capina e limpeza das ruas de São Caetano;_x000D_
 Melhorias na iluminação pública em São Caetano.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/106/epson_scan20250604_17044484.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/106/epson_scan20250604_17044484.pdf</t>
   </si>
   <si>
     <t>Inspeção e limpeza de casa fechada no bairro Carrinho.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/107/epson_scan20250604_17041021.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/107/epson_scan20250604_17041021.pdf</t>
   </si>
   <si>
     <t>SEDESE - solicitação de emissão das novas CIPTEAS</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/108/epson_scan20250604_17084722.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/108/epson_scan20250604_17084722.pdf</t>
   </si>
   <si>
     <t>Vistoria nos locais com possíveis focos de dengue.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/109/epson_scan20250604_17081380.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/109/epson_scan20250604_17081380.pdf</t>
   </si>
   <si>
     <t>Roçagem e limpeza das margens do Ribeirão da Cabeluda.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/110/epson_scan20250604_17062651.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/110/epson_scan20250604_17062651.pdf</t>
   </si>
   <si>
     <t>Calçamento de morros;_x000D_
 Revisão salarial dos ocupantes do cargo de pedreiro.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/111/epson_scan20250604_17073938.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/111/epson_scan20250604_17073938.pdf</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento das estradas do Córrego dos Lopes .</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/116/epson_scan20250604_17155856.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/116/epson_scan20250604_17155856.pdf</t>
   </si>
   <si>
     <t>Contratação de médico ortopedista;_x000D_
 Implantação de academia de pilates terapêutico.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/117/epson_scan20250604_17113886.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/117/epson_scan20250604_17113886.pdf</t>
   </si>
   <si>
     <t>Veículo para atender a Secretaria de obras._x000D_
 Reforma de ponte.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/118/epson_scan20250604_17121306.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/118/epson_scan20250604_17121306.pdf</t>
   </si>
   <si>
     <t>Poda de árvores em todo município.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/119/epson_scan20250604_17124864.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/119/epson_scan20250604_17124864.pdf</t>
   </si>
   <si>
     <t>Colocação de lixeiras no município.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/120/epson_scan20250604_17132615.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/120/epson_scan20250604_17132615.pdf</t>
   </si>
   <si>
     <t>Limpeza do quintal que pertence à APAE.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/121/epson_scan20250604_17110559.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/121/epson_scan20250604_17110559.pdf</t>
   </si>
   <si>
     <t>Reforma da ponte do Córrego Pernambuco e calçamento do morro do Sapucaia.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/126/epson_scan20250604_17175792.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/126/epson_scan20250604_17175792.pdf</t>
   </si>
   <si>
     <t>Manutenção do telhado da Quadra Raimundo Vidal.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/127/epson_scan20250604_17183284.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/127/epson_scan20250604_17183284.pdf</t>
   </si>
   <si>
     <t>Construção de Creche no Povoado de São Caetano;_x000D_
 Ampliação do horário de atendimento médico até 22:00 horas no Centro de Saúde do município.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/128/epson_scan20250604_17190658.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/128/epson_scan20250604_17190658.pdf</t>
   </si>
   <si>
     <t>Alteração do horário de início das aulas da pré-escola, no Povoado de São Caetano, durante o inverno.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/129/epson_scan20250604_17205043.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/129/epson_scan20250604_17205043.pdf</t>
   </si>
   <si>
     <t>Aquisição de materiais, equipamentos e medicamentos para a saúde do município.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Reforma e revitalização da Praça Dona Chiquinha, em São Caetano.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>ESF no bairro Belvedere;_x000D_
 Reforma da Escola Municipal "Geni Vieira Amaranto" e das pontes do Córrego do Tiola.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Extensão da iluminação pública do calçamento no final da Rua Padre Lizete Lopes  que liga à saída para Matipó e Pirapetinga.</t>
   </si>
   <si>
     <t>136</t>
@@ -1504,571 +1504,571 @@
 Festa Gospel;_x000D_
 Contratação de zelador para o cemitério de Pirapetinga.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Reconstrução de corrimãos da ponte da estrada que dá acesso ao Córrego dos Lopes.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Substituição da rede de esgoto da Avenida Padre João Facundo e Rua Mestra Chiquinha.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Patrolamento das estradas do Córrego Boa Sorte e reforma da ponte do mesmo córrego.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/147/epson_scan20250630_13533020.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/147/epson_scan20250630_13533020.pdf</t>
   </si>
   <si>
     <t>Calçamento, instalação de iluminação pública e substituição de ponte de madeira, próximo ao campo de futebol, no Povoado de São Caetano.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/148/epson_scan20250630_13540965.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/148/epson_scan20250630_13540965.pdf</t>
   </si>
   <si>
     <t>Reforma do Centro de Atendimento NASF, localizado no estádio municipal Gladinor Calixto.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/149/epson_scan20250630_13545050.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/149/epson_scan20250630_13545050.pdf</t>
   </si>
   <si>
     <t>Manutenção do calçamento da Rua Camilo Dutra.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/150/epson_scan20250630_13552910.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/150/epson_scan20250630_13552910.pdf</t>
   </si>
   <si>
     <t>Reforma da Creche Helena Teixeira da Conceição, localizada no Povoado de Pirapetinga._x000D_
 Colocação de placas de sinalização de quebra-molas, pintura das faixas de pedestre do município.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/154/epson_scan20250821_14152734.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/154/epson_scan20250821_14152734.pdf</t>
   </si>
   <si>
     <t>Plantio de grama do Estádio Municipal Gladinor Calixto, especialmente na área do gol.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/155/epson_scan20250821_14174690.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/155/epson_scan20250821_14174690.pdf</t>
   </si>
   <si>
     <t>Reposição do meio fio e substituição do calçamento de pedra por pavimentação em bloquetes, na Rua João Vicente, Povoado de São Caetano.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/156/epson_scan20250821_14184772.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/156/epson_scan20250821_14184772.pdf</t>
   </si>
   <si>
     <t>Instalação de bebedouro na Quadra Poliesportiva Bento de Souza Sobrinho, Povoado de São Caetano.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/157/epson_scan20250821_14193028.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/157/epson_scan20250821_14193028.pdf</t>
   </si>
   <si>
     <t>Construção de sala específica para atendimento pediátrico no Centro de Saúde José Gonçalves de Paula.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/158/epson_scan20250821_14201441.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/158/epson_scan20250821_14201441.pdf</t>
   </si>
   <si>
     <t>Força tarefa em caráter de urgência para combate do foco de escorpiões na Rua Farmacêutico Juca Dutra, e limpeza do entorno do Cemitério Municipal de Caputira.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/161/epson_scan20250821_14211380.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/161/epson_scan20250821_14211380.pdf</t>
   </si>
   <si>
     <t>Reitera indicação nº07/2025, que solicita providências do Executivo para a realização de Concurso Público.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/162/img888.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/162/img888.pdf</t>
   </si>
   <si>
     <t>Colocação de saibro no Córrego dos Lopes.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/163/img889.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/163/img889.pdf</t>
   </si>
   <si>
     <t>Construção de quebra-mola na Rua Maria Alves Pereira e Ave Prefeito Tininho.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/169/img890.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/169/img890.pdf</t>
   </si>
   <si>
     <t>REITERAR PEDIDO  de Instalação de cobertura no ESF de Pirapetinga.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/171/img901.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/171/img901.pdf</t>
   </si>
   <si>
     <t>•	Construção de uma Creche Municipal no Córrego/Comunidade do Crispim.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/180/ind._79.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/180/ind._79.pdf</t>
   </si>
   <si>
     <t>Instalação de bebedouro na Creche Municipal, Célia Maria Pedroso Costa, em São Caetano;_x000D_
 _x000D_
 Ampliar os dias de atendimento da profissional de fonoaudiologia e pediatria.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/172/img902.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/172/img902.pdf</t>
   </si>
   <si>
     <t>•	A reforma da Rodoviária Brandy Silva Pedroso. Reinteração.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/173/img903.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/173/img903.pdf</t>
   </si>
   <si>
     <t>•	A reforma dos banheiros públicos em nosso Município.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/174/img904.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/174/img904.pdf</t>
   </si>
   <si>
     <t>•	A implantação de uma faixa de pedestres na Avenida Santa Helena, próximo à mercearia do Paulo Sapucaia</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/175/img905.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/175/img905.pdf</t>
   </si>
   <si>
     <t>•	A organização de um campeonato municipal de futebol, com jogos de ida e volta, envolvendo equipes de diversas comunidades da zona rural e urbana.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/176/img906.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/176/img906.pdf</t>
   </si>
   <si>
     <t>•	Recolocação das pedras do calçamento e a realização da limpeza das Ruas Inês Norato e Dona Euzébia, situadas no povoado de São Caetano.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/189/ind-85.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/189/ind-85.pdf</t>
   </si>
   <si>
     <t>•	Retorno do serviço conveniado ao (INCRA) destinado à emissão do Certificado de Cadastro de Imóvel Rural (CCIR), no âmbito da Prefeitura Municipal de Caputira.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/183/ind._86.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/183/ind._86.pdf</t>
   </si>
   <si>
     <t>A construção de quebra-molas na vila Geraldo Pedro, no Córrego dos Costa;_x000D_
 b) A inclusão do tradicional trilhão do Córrego do Crispim no calendário turístico oficial do município</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/184/ind._87.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/184/ind._87.pdf</t>
   </si>
   <si>
     <t>A realização de campanha permanente de incentivo a doação de sangue no município;_x000D_
 • A disponibilização de transporte gratuito para os caputirense, interessados em realizar a doação de sangue junto ao Hemocentro de Manhuaçu/MG</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/185/ind._88.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/185/ind._88.pdf</t>
   </si>
   <si>
     <t>A instalação de placas de sinalização de ``proibido parar e estacionar" em urn dos lados da Rua João Jacob Emerick,</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/186/ind._89.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/186/ind._89.pdf</t>
   </si>
   <si>
     <t>A reforma da calcada externa do estádio Municipal Gladinor Calixto</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/187/ind._90.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/187/ind._90.pdf</t>
   </si>
   <si>
     <t>A contratação de profissionais especializados (Terapeutas Ocupacionais, Psicopedagogos, Fonoaudiólogos e Psicólogos) para atuar no atendimento dos estudantes públicos-alvo da educação especial nas escolas da rede municipal</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/188/ind._91.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/188/ind._91.pdf</t>
   </si>
   <si>
     <t>A ampliação do atendimento destinada a emissão de carteiras de identidade, em todos os dias úteis da semana.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/190/ind-92.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/190/ind-92.pdf</t>
   </si>
   <si>
     <t>a)	A reforma da ponte do Córrego dos Machados;_x000D_
 _x000D_
 b)	A regularização fundiária do perímetro urbano de Caputira.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/191/ind-93.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/191/ind-93.pdf</t>
   </si>
   <si>
     <t>•	A construção de um redutor de velocidade (quebra-molas) no Córrego Condescendência, nas proximidades da construção do Sr. Gilson Carvalho.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/192/ind-94.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/192/ind-94.pdf</t>
   </si>
   <si>
     <t>•	A instalação de uma academia ao ar livra no Bairro Belvedere.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/204/ind-95.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/204/ind-95.pdf</t>
   </si>
   <si>
     <t>•	Aquisição de um terreno adequado para a construção de um novo Cemitério municipal.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/205/ind-96.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/205/ind-96.pdf</t>
   </si>
   <si>
     <t>•	A construção de um quebra-molas (redutor de velocidade) nas proximidades da oficina do Tiãozinho moto peças.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/206/ind-97.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/206/ind-97.pdf</t>
   </si>
   <si>
     <t>•	Operação tapa-buracos na Rua Sebastião Batista de Carvalho, Bairro Popular, cidade de Caputira.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/207/ind-98.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/207/ind-98.pdf</t>
   </si>
   <si>
     <t>•	A construção de banheiros e a pintura da quadra poliesportiva localizada no Povoado de Pirapetinga.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/212/ind._99.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/212/ind._99.pdf</t>
   </si>
   <si>
     <t>A instalação de um playground (brinquedos infantis) no Bairro Carrinho.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/213/ind._100.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/213/ind._100.pdf</t>
   </si>
   <si>
     <t>A construção de redutores de velocidade (quebra-molas) e a instalac5o de iluminarão publica no calçamento novo, situado na saída para o Povoado de Pirapetinga e Matipó.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/214/ind._101.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/214/ind._101.pdf</t>
   </si>
   <si>
     <t>A disponibilização de  ônibus com motorista, de uma a duas vezes por mês, para o transporte dos idosos do município a outros municípios, a fim de que possam participar de eventos.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/215/ind._102.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/215/ind._102.pdf</t>
   </si>
   <si>
     <t>A construção de quebra-molas na Comunidade Nossa Senhora da Penha, nas proximidades da residência do Sr. Douglas_x000D_
 conhecido como" Douglas do Candinho''.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/216/ind._103.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/216/ind._103.pdf</t>
   </si>
   <si>
     <t>A reforma/melhoria do calçamento da Rua José Luiz, no Povoado de São Caetano;_x000D_
 • Colocação de saibro na estrada da zona rural do Córrego Pau D, Alho.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/217/ind._104.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/217/ind._104.pdf</t>
   </si>
   <si>
     <t>A construção de meio-fio na Rua João Gomes, próximo a residência do Sr. Roberto conhecido ``como Roberto do Totti", no Povoado de São Caetano.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/218/ind._105.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/218/ind._105.pdf</t>
   </si>
   <si>
     <t>A construção de portal de entrada para o município de Caputira, contendo os dizeres "Seja Bem-vindo a Caputira" a ser instalada nos dois pontos de acesso ao município,</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/219/ind._106.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/219/ind._106.pdf</t>
   </si>
   <si>
     <t>Uma força-tarefa para vistoriar os locais com possíveis focos do mosquito da dengue.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/220/ind._107.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/220/ind._107.pdf</t>
   </si>
   <si>
     <t>A Construção de alambrado nos campos de futebol localizados no Córrego Costa Oliveira e no Córrego dos Lopes.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/221/ind._108.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/221/ind._108.pdf</t>
   </si>
   <si>
     <t>A reforma do calçamento da Rua Lineu Muniz Dutra.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/225/ind-109.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/225/ind-109.pdf</t>
   </si>
   <si>
     <t>A revis5o salarial do cargo de motorista, no âmbito do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/226/ind-110.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/226/ind-110.pdf</t>
   </si>
   <si>
     <t>A cobertura da quadra poliesportiva localizada no Córrego do Crispim;_x000D_
 • A colocação de saibro na estrada rural no C6rrego da Fundaça.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/227/ind-111.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/227/ind-111.pdf</t>
   </si>
   <si>
     <t>A realização de detetização nas dependências das Unidades de Estratégias de Saúde da Família (ESF), creches e escolas do_x000D_
 município.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/228/ind-112.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/228/ind-112.pdf</t>
   </si>
   <si>
     <t>A retirada do quebra-molas localizado na Avenida Ferreira Rios, próximo a oficina do Sr. Nildo;_x000D_
 • A realização de operação tapa-buracos na entrada da Cidade.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/229/ind-113.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/229/ind-113.pdf</t>
   </si>
   <si>
     <t>A criação de um Banco de Alimentos Municipal.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/230/ind-114.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/230/ind-114.pdf</t>
   </si>
   <si>
     <t>A colocação de um portão no Cemitério municipal no Povoado de Bom Jesus de Pirapetinga;_x000D_
 • A realização de um alinhamento técnico com engenheiro, com a finalidade de planejar e orientar corretamente a construção catacumbas no Cemitério municipal no Povoado de Bom Jesus de Pirapetinga.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/231/ind-115.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/231/ind-115.pdf</t>
   </si>
   <si>
     <t>A disponibilização de dois veículos, sendo um destinado ao UBS povoado de São Caetano e outro ao UBS povoado de Bom Jesus de Pirapetinga, para atender as demandas da área da saúde.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/232/ind-116.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/232/ind-116.pdf</t>
   </si>
   <si>
     <t>A elaboração de um projeto de lei que institui uma política pública municipal voltada a proteção e ao controle populacional dos animais em situação de rua.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/233/ind-117.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/233/ind-117.pdf</t>
   </si>
   <si>
     <t>A limpeza e desobstrução dos córregos e do rio que fluem pelas comunidades de São Caetano e Pirapetinga, bem como na área urbana do município.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/234/ind-118.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/234/ind-118.pdf</t>
   </si>
   <si>
     <t>A instalação de um bebedouro, iluminação adequada e chuveiros elétricos nos vestiários do estádio municipal Gladinor Calixto.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Regulamenta funcionamento de trenzinho da alegria .</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/178/pll_02-25.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/178/pll_02-25.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a proibição de execução de músicas impróprias para crianças em trenzinhos e carretas da alegria no Município de Caputira/MG e dá outras providências.”</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/210/projeto_de_lei_03-25.pdf</t>
+    <t>http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/210/projeto_de_lei_03-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação pública da lista de espera do Tratamento Fora do Domicilio (TFD) no Municipio de Caputira/MG e dá outras providencias."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2375,68 +2375,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/44/projeto_de_lei_01-2025_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_de_lei_03-25.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/179/pl_-refis_2025_murilo.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/182/pl_05-2025_-_sistema__municipal_de_cultura.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_loa_2026_caputira_completo_com_os_anexos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_ppa_2026-2029_caputira_completo_com_os_anexos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/144/plc_03-25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_de_lei_complementar_04-25.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/146/pr_01-25.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/203/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/164/mocao_de_aplausos_luisa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/54/img787.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/55/img785.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/67/epson_scan20250604_16284345.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/68/epson_scan20250604_16244512.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/69/epson_scan20250604_16271729.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/70/epson_scan20250604_16263855.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/71/epson_scan20250604_16295936.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/79/epson_scan20250604_16441251.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/80/epson_scan20250604_16445074.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/81/epson_scan20250604_16452583.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/90/epson_scan20250604_16490332.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/91/epson_scan20250604_16493824.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/93/epson_scan20250604_16531801.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/94/epson_scan20250604_16542623.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/95/epson_scan20250604_16535321.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/96/epson_scan20250604_16475260.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/103/epson_scan20250604_16572189.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/104/epson_scan20250604_16590830.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/112/epson_scan20250604_17025792.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/113/epson_scan20250604_17051875.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/114/epson_scan20250604_17055386.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/115/epson_scan20250604_17070390.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/122/epson_scan20250604_17143682.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/123/epson_scan20250604_17151206.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/124/epson_scan20250604_17102848.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/125/epson_scan20250604_17140069.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/130/epson_scan20250604_17212476.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/131/epson_scan20250604_17201556.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/132/epson_scan20250604_17194070.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/151/epson_scan20250630_14022191.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/152/epson_scan20250630_14033074.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/153/epson_scan20250630_14040732.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/159/epson_scan20250821_14270289.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/160/epson_scan20250821_14274315.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/165/img884.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/166/img885.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/167/img886.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/168/req_42.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/181/req._43.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/177/img907.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/193/req-45.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/194/req-46.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/195/req-47.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/196/req-48.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/197/req-49.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/198/req-50.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/199/req-51.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/208/req-52.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/209/req-53.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/222/req._54.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/223/req._55.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/224/req._56.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/235/req-57.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/236/req-58.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/237/req-59.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/238/req-60.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/239/req-61.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/240/req-62.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/48/img786.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/49/img783.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/46/img778.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/47/img779.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/50/img781.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/51/img782.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/52/img788.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/53/img784.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/56/img784.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/57/epson_scan20250604_16291995.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/58/epson_scan20250604_16213184.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/59/epson_scan20250604_16240661.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/60/epson_scan20250604_16232813.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/61/epson_scan20250604_16224961.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/62/epson_scan20250604_16260041.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/63/epson_scan20250604_16252283.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/64/epson_scan20250604_16303687.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/65/epson_scan20250604_16280096.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/66/epson_scan20250604_16221269.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/72/epson_scan20250604_16460470.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/73/epson_scan20250604_16425877.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/74/epson_scan20250604_16433795.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/75/epson_scan20250604_16402811.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/76/epson_scan20250604_16410677.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/77/epson_scan20250604_16414324.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/78/epson_scan20250604_16422195.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/82/epson_scan20250604_16553434.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/83/epson_scan20250604_16524307.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/84/epson_scan20250604_16482856.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/85/epson_scan20250604_16501284.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/86/epson_scan20250604_16504851.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/87/epson_scan20250604_16512461.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/89/epson_scan20250604_16550145.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/97/epson_scan20250604_17005016.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/98/epson_scan20250604_17012402.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/99/epson_scan20250604_16594316.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/100/epson_scan20250604_17001692.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/101/epson_scan20250604_16583299.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/102/epson_scan20250604_16575585.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/105/epson_scan20250604_17033471.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/106/epson_scan20250604_17044484.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/107/epson_scan20250604_17041021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/108/epson_scan20250604_17084722.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/109/epson_scan20250604_17081380.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/110/epson_scan20250604_17062651.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/111/epson_scan20250604_17073938.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/116/epson_scan20250604_17155856.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/117/epson_scan20250604_17113886.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/118/epson_scan20250604_17121306.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/119/epson_scan20250604_17124864.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/120/epson_scan20250604_17132615.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/121/epson_scan20250604_17110559.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/126/epson_scan20250604_17175792.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/127/epson_scan20250604_17183284.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/128/epson_scan20250604_17190658.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/129/epson_scan20250604_17205043.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/147/epson_scan20250630_13533020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/148/epson_scan20250630_13540965.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/149/epson_scan20250630_13545050.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/150/epson_scan20250630_13552910.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/154/epson_scan20250821_14152734.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/155/epson_scan20250821_14174690.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/156/epson_scan20250821_14184772.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/157/epson_scan20250821_14193028.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/158/epson_scan20250821_14201441.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/161/epson_scan20250821_14211380.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/162/img888.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/163/img889.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/169/img890.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/171/img901.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/180/ind._79.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/172/img902.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/173/img903.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/174/img904.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/175/img905.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/176/img906.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/189/ind-85.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/183/ind._86.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/184/ind._87.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/185/ind._88.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/186/ind._89.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/187/ind._90.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/188/ind._91.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/190/ind-92.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/191/ind-93.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/192/ind-94.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/204/ind-95.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/205/ind-96.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/206/ind-97.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/207/ind-98.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/212/ind._99.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/213/ind._100.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/214/ind._101.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/215/ind._102.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/216/ind._103.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/217/ind._104.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/218/ind._105.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/219/ind._106.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/220/ind._107.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/221/ind._108.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/225/ind-109.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/226/ind-110.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/227/ind-111.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/228/ind-112.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/229/ind-113.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/230/ind-114.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/231/ind-115.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/232/ind-116.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/233/ind-117.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/234/ind-118.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/178/pll_02-25.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/210/projeto_de_lei_03-25.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/44/projeto_de_lei_01-2025_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_de_lei_03-25.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/179/pl_-refis_2025_murilo.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/182/pl_05-2025_-_sistema__municipal_de_cultura.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_loa_2026_caputira_completo_com_os_anexos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_ppa_2026-2029_caputira_completo_com_os_anexos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/144/plc_03-25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_de_lei_complementar_04-25.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/146/pr_01-25.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/203/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/164/mocao_de_aplausos_luisa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/54/img787.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/55/img785.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/67/epson_scan20250604_16284345.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/68/epson_scan20250604_16244512.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/69/epson_scan20250604_16271729.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/70/epson_scan20250604_16263855.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/71/epson_scan20250604_16295936.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/79/epson_scan20250604_16441251.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/80/epson_scan20250604_16445074.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/81/epson_scan20250604_16452583.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/90/epson_scan20250604_16490332.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/91/epson_scan20250604_16493824.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/93/epson_scan20250604_16531801.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/94/epson_scan20250604_16542623.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/95/epson_scan20250604_16535321.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/96/epson_scan20250604_16475260.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/103/epson_scan20250604_16572189.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/104/epson_scan20250604_16590830.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/112/epson_scan20250604_17025792.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/113/epson_scan20250604_17051875.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/114/epson_scan20250604_17055386.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/115/epson_scan20250604_17070390.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/122/epson_scan20250604_17143682.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/123/epson_scan20250604_17151206.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/124/epson_scan20250604_17102848.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/125/epson_scan20250604_17140069.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/130/epson_scan20250604_17212476.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/131/epson_scan20250604_17201556.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/132/epson_scan20250604_17194070.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/151/epson_scan20250630_14022191.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/152/epson_scan20250630_14033074.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/153/epson_scan20250630_14040732.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/159/epson_scan20250821_14270289.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/160/epson_scan20250821_14274315.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/165/img884.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/166/img885.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/167/img886.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/168/req_42.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/181/req._43.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/177/img907.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/193/req-45.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/194/req-46.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/195/req-47.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/196/req-48.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/197/req-49.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/198/req-50.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/199/req-51.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/208/req-52.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/209/req-53.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/222/req._54.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/223/req._55.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/224/req._56.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/235/req-57.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/236/req-58.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/237/req-59.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/238/req-60.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/239/req-61.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/240/req-62.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/48/img786.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/49/img783.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/46/img778.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/47/img779.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/50/img781.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/51/img782.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/52/img788.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/53/img784.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/56/img784.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/57/epson_scan20250604_16291995.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/58/epson_scan20250604_16213184.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/59/epson_scan20250604_16240661.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/60/epson_scan20250604_16232813.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/61/epson_scan20250604_16224961.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/62/epson_scan20250604_16260041.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/63/epson_scan20250604_16252283.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/64/epson_scan20250604_16303687.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/65/epson_scan20250604_16280096.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/66/epson_scan20250604_16221269.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/72/epson_scan20250604_16460470.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/73/epson_scan20250604_16425877.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/74/epson_scan20250604_16433795.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/75/epson_scan20250604_16402811.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/76/epson_scan20250604_16410677.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/77/epson_scan20250604_16414324.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/78/epson_scan20250604_16422195.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/82/epson_scan20250604_16553434.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/83/epson_scan20250604_16524307.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/84/epson_scan20250604_16482856.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/85/epson_scan20250604_16501284.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/86/epson_scan20250604_16504851.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/87/epson_scan20250604_16512461.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/89/epson_scan20250604_16550145.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/97/epson_scan20250604_17005016.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/98/epson_scan20250604_17012402.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/99/epson_scan20250604_16594316.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/100/epson_scan20250604_17001692.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/101/epson_scan20250604_16583299.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/102/epson_scan20250604_16575585.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/105/epson_scan20250604_17033471.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/106/epson_scan20250604_17044484.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/107/epson_scan20250604_17041021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/108/epson_scan20250604_17084722.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/109/epson_scan20250604_17081380.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/110/epson_scan20250604_17062651.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/111/epson_scan20250604_17073938.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/116/epson_scan20250604_17155856.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/117/epson_scan20250604_17113886.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/118/epson_scan20250604_17121306.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/119/epson_scan20250604_17124864.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/120/epson_scan20250604_17132615.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/121/epson_scan20250604_17110559.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/126/epson_scan20250604_17175792.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/127/epson_scan20250604_17183284.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/128/epson_scan20250604_17190658.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/129/epson_scan20250604_17205043.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/147/epson_scan20250630_13533020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/148/epson_scan20250630_13540965.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/149/epson_scan20250630_13545050.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/150/epson_scan20250630_13552910.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/154/epson_scan20250821_14152734.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/155/epson_scan20250821_14174690.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/156/epson_scan20250821_14184772.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/157/epson_scan20250821_14193028.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/158/epson_scan20250821_14201441.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/161/epson_scan20250821_14211380.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/162/img888.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/163/img889.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/169/img890.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/171/img901.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/180/ind._79.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/172/img902.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/173/img903.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/174/img904.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/175/img905.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/176/img906.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/189/ind-85.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/183/ind._86.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/184/ind._87.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/185/ind._88.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/186/ind._89.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/187/ind._90.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/188/ind._91.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/190/ind-92.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/191/ind-93.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/192/ind-94.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/204/ind-95.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/205/ind-96.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/206/ind-97.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/207/ind-98.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/212/ind._99.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/213/ind._100.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/214/ind._101.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/215/ind._102.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/216/ind._103.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/217/ind._104.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/218/ind._105.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/219/ind._106.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/220/ind._107.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/221/ind._108.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/225/ind-109.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/226/ind-110.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/227/ind-111.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/228/ind-112.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/229/ind-113.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/230/ind-114.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/231/ind-115.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/232/ind-116.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/233/ind-117.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/234/ind-118.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/178/pll_02-25.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.caputira.mg.leg.br/media/sapl/public/materialegislativa/2025/210/projeto_de_lei_03-25.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H198"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>